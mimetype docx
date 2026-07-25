--- v1 (2026-03-03)
+++ v2 (2026-07-25)
@@ -1,481 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="0E420539" w14:textId="42B29970" w:rsidR="00CA2C3E" w:rsidRDefault="00E92BCF" w:rsidP="00CA2C3E">
-      <w:r>
+    <w:p w:rsidR="00CA2C3E" w:rsidRDefault="002110DF" w:rsidP="00CA2C3E">
+      <w:r w:rsidRPr="002110DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...235 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict>
+          <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="rect"/>
+          </v:shapetype>
+          <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:652.25pt;margin-top:-19.7pt;width:261.15pt;height:60.7pt;z-index:251657728;visibility:visible;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDitT/LOgIAAGUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2znq60Rp8hSZBgQ&#10;tAXSomdFlmNjsqhJSuzs14+SnY9lt2EXWRIpku890rPHtpbkIIytQGU0GcSUCMUhr9Quo+9vqy/3&#10;lFjHVM4kKJHRo7D0cf7506zRqRhCCTIXhmAQZdNGZ7R0TqdRZHkpamYHoIVCYwGmZg6PZhflhjUY&#10;vZbRMI6nUQMm1wa4sBZvnzojnYf4RSG4eykKKxyRGcXaXFhNWLd+jeYzlu4M02XF+zLYP1RRs0ph&#10;0nOoJ+YY2Zvqr1B1xQ1YKNyAQx1BUVRcBAyIJolv0GxKpkXAguRYfabJ/r+w/Pmw0a+GuPYrtChg&#10;AGH1GvgPi9xEjbZp7+M5talFbw+0LUztvwiB4EPk9njmU7SOcLwcjZLpNJ5QwtF2dxffPwTCo8tr&#10;baz7JqAmfpNRg3qFCthhbZ3Pz9KTi09mQVb5qpIyHHyPiKU05MBQXekSrya++MNLKtJkdDqaxCGw&#10;Av+885OqB9hh8uhcu23R6LdbyI9IjIGuZ6zmqwqLXDPrXpnBJkHI2PjuBZdCAibhstKUlGB+3d55&#10;P9QMLZQ02GwZtT/3zAhK5HeFaj4k47HvznAYT+6GeDDXlu21Re3rJSDiBEdL87D1/k6etoWB+gPn&#10;YuGzookpjrkz6k7bpetGAOeKi8UiOGE/aubWaqP5qQ889W/tBzO618ehss9wakuW3sjU+XptFCz2&#10;DooqaHhhs+cbezkI1c+dH5brc/C6/B3mvwEAAP//AwBQSwMEFAAGAAgAAAAhAEFAA5rfAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/Q+b18SLaRfBakUejTFqE28WbeNtyz6ByL4l&#10;7Bbw37ue9DiZycw32WYyrRiod41lhMtlBIK4tLrhCuGteFqsQTivWKvWMiF8k4NNPjvLVKrtyK80&#10;7HwlQgm7VCHU3neplK6sySi3tB1x8D5tb5QPsq+k7tUYyk0r4yi6lkY1HBZq1dFDTeXX7mQQPi6q&#10;w4ubnt/HZJV0j9uhuNnrAvF8Pt3fgfA0+b8w/OIHdMgD09GeWDvRIoQjHmGR3F6BCPYqjhMQR4R1&#10;HIHMM/mfP/8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4rU/yzoCAABlBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQUADmt8AAAAHAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w:rsidR="00CA2C3E" w:rsidRDefault="00CA2C3E" w:rsidP="00CA2C3E">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>60 Lowther Avenue, Toronto, ON M5R 1C7</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CA2C3E" w:rsidRDefault="008A1CDD" w:rsidP="00CA2C3E">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>QuakerS</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00CA2C3E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ervice.ca</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CA2C3E" w:rsidRDefault="00CA2C3E" w:rsidP="00CA2C3E">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(416) 920-5213</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CA2C3E" w:rsidRDefault="00CA2C3E" w:rsidP="00CA2C3E">
+                  <w:pPr>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Karla" w:hAnsi="Karla"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>info@quakerservice.ca</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap anchorx="margin"/>
+          </v:shape>
+        </w:pict>
       </w:r>
       <w:r w:rsidR="008A1CDD">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554E8074" wp14:editId="3FA2D7C7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-281940</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-396240</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2842260" cy="1005840"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2842260" cy="1005840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CF1C39" w14:textId="77777777" w:rsidR="00CA2C3E" w:rsidRDefault="00CA2C3E" w:rsidP="00CA2C3E"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00CA2C3E" w:rsidRDefault="00CA2C3E" w:rsidP="00CA2C3E"/>
+    <w:p w:rsidR="00CA2C3E" w:rsidRPr="00CA2C3E" w:rsidRDefault="002110DF">
+      <w:r w:rsidRPr="002110DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...71 lines deleted...]
-    <w:p w14:paraId="068A24C1" w14:textId="77777777" w:rsidR="00505C6D" w:rsidRDefault="00D87051">
+        <w:pict>
+          <v:line id="Straight Connector 1" o:spid="_x0000_s1027" style="position:absolute;z-index:251658752;visibility:visible;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" from="0,10.15pt" to="497.65pt,10.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcuIQlpgEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvrLNFrVC02R5awaWC&#10;isIHuM54Y9X2WB6zyf49trMJqCCEql6s2PPezHszk9315Cw7QiSDvuPbTcMZeIW98YeOf//28d0H&#10;zihJ30uLHjp+AuLX+7dvdmNo4QIHtD1ElpN4asfQ8SGl0ApBagAnaYMBfA5qjE6mfI0H0Uc55uzO&#10;ioumuRIjxj5EVECUX2/nIN/X/FqDSl+0JkjMdjxrS/WM9Xwsp9jvZHuIMgxGnWXIF6hw0vhcdE11&#10;K5NkP6L5I5UzKiKhThuFTqDWRkH1kN1sm2duHgYZoHrJzaGwtoleL636fLzx97FIV5N/CHeonig3&#10;RYyB2jVYLhRm2KSjK/CsnU21kae1kTAlpvLj1fvs5vKSM7XEhGwXYoiUPgE6Vj46bo0vHmUrj3eU&#10;SmnZLpCzjrl0FZFOFgrY+q+gmelzsW1l142BGxvZUeZZ90/bMtucqyILRRtrV1Lzb9IZW2hQt+h/&#10;iSu6VkSfVqIzHuPfqqZpkapn/OJ69lpsP2J/uo/LWPIqVGfntS279vu90n/9XPufAAAA//8DAFBL&#10;AwQUAAYACAAAACEAtkyYhdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3FhKERMrTadpEkJcEOvgnjVeWkicqkm78u8x4sBufn7We5/L9eydmHCIXSAFt4sMBFITTEdWwfv+&#10;6eYBREyajHaBUME3RlhXlxelLkw40Q6nOlnBIRQLraBNqS+kjE2LXsdF6JHYO4bB68RysNIM+sTh&#10;3sk8y5bS6464odU9bltsvurRK3Avw/Rht3YTx+fdsv58O+av+0mp66t58wgi4Zz+j+EXn9GhYqZD&#10;GMlE4RTwI0lBnt2BYHe1uufh8LeQVSnP8asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFy4hCWmAQAApAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALZMmIXbAAAABgEAAA8AAAAAAAAAAAAAAAAAAAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight=".5pt">
+            <v:stroke joinstyle="miter"/>
+            <o:lock v:ext="edit" shapetype="f"/>
+            <w10:wrap anchorx="margin"/>
+          </v:line>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00505C6D" w:rsidRDefault="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Reconciliation Fund </w:t>
       </w:r>
       <w:r w:rsidR="00C136CA">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB0C2CC" w14:textId="77777777" w:rsidR="00D87051" w:rsidRDefault="00D87051">
+    <w:p w:rsidR="00D87051" w:rsidRDefault="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The C</w:t>
       </w:r>
       <w:r w:rsidR="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">anadian </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -512,132 +305,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ommittee (CFSC)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reconciliation Fund was established to support the grassroots, community-based efforts of Indigenous people in Canada who are working on cultural and language revitalization and other projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242DFF47" w14:textId="77777777" w:rsidR="009F0EAA" w:rsidRDefault="009F0EAA">
-[...8 lines deleted...]
-    <w:p w14:paraId="13A70151" w14:textId="77777777" w:rsidR="008A1CDD" w:rsidRDefault="00C136CA">
+    <w:p w:rsidR="009F0EAA" w:rsidRDefault="009F0EAA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A1CDD" w:rsidRDefault="00C136CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Procedure for Applications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EA2E96" w14:textId="7B7B9FB7" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Reconciliation Fund accepts applications on a quarterly basis. The </w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dates</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 202</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B09DFC6" w14:textId="49F0EA06" w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">March </w:t>
       </w:r>
       <w:r w:rsidR="00005079">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -663,51 +456,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DA7A02" w14:textId="0F81081F" w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">June </w:t>
       </w:r>
       <w:r w:rsidR="00005079">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -733,51 +526,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8778B8" w14:textId="3F18A6AF" w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>September 2</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -794,51 +587,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642EE416" w14:textId="29AD8E2D" w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="009F0EAA" w:rsidRDefault="00C136CA" w:rsidP="009F0EAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">December </w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -855,88 +648,88 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00411A42">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F11780" w14:textId="77777777" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidR="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be processed through the following procedure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1F7ED7" w14:textId="77777777" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="009F0EAA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="009F0EAA" w:rsidP="00C136CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>As soon as you submit an application</w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -979,51 +772,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to confirm that</w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> it was received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C51C2F6" w14:textId="77777777" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r w:rsidR="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -1102,51 +895,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will reach out to each applicant </w:t>
       </w:r>
       <w:r w:rsidR="009F0EAA">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to chat with them </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">about their application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B154CC" w14:textId="77777777" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="009F0EAA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="009F0EAA" w:rsidP="00C136CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Over the </w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -1207,51 +1000,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> clarify any pieces that may improve the application. This staff person has no decision-making responsibilities for the Reconciliation Fund but will be available to help applicants submi</w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t the best application possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190EF2A6" w14:textId="77777777" w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
+    <w:p w:rsidR="00C136CA" w:rsidRPr="00C51729" w:rsidRDefault="00C136CA" w:rsidP="00C136CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Approximately four weeks after the application acceptance date, the decision-making committee will </w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
@@ -1267,51 +1060,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Decisions will </w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">take up to four weeks and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">then be communicated to applicants. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E93DBB" w14:textId="2A42017A" w:rsidR="009F0EAA" w:rsidRDefault="00C540A0">
+    <w:p w:rsidR="009F0EAA" w:rsidRDefault="00C540A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please note: It’</w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s important to consider timelines for submission of your application. It may take up to eight weeks between the application acceptance date </w:t>
@@ -1331,105 +1124,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and hearing news about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidR="00C136CA" w:rsidRPr="00C51729">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE43ABB" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82">
-[...29 lines deleted...]
-    <w:p w14:paraId="1EF20AB9" w14:textId="77777777" w:rsidR="00D87051" w:rsidRDefault="00D87051">
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB2E82" w:rsidRPr="00C51729" w:rsidRDefault="00DB2E82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D87051" w:rsidRDefault="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87051">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What We Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4692223D" w14:textId="77777777" w:rsidR="00DE7A29" w:rsidRPr="00FF1B40" w:rsidRDefault="00DE7A29" w:rsidP="00DE7A29">
+    <w:p w:rsidR="00DE7A29" w:rsidRPr="00FF1B40" w:rsidRDefault="00DE7A29" w:rsidP="00DE7A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We fund </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1480,51 +1273,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
       <w:r w:rsidR="004D2CCC">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F385F7D" w14:textId="77777777" w:rsidR="00DE7A29" w:rsidRPr="00DA7F0D" w:rsidRDefault="00DE7A29" w:rsidP="00DE7A29">
+    <w:p w:rsidR="00DE7A29" w:rsidRPr="00DA7F0D" w:rsidRDefault="00DE7A29" w:rsidP="00DE7A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00DA7F0D">
         <w:rPr>
@@ -1533,51 +1326,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fund </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">salaries; legal expenses; or non-Indigenous people’s initiatives on cultural revitalization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B43CBD" w14:textId="77777777" w:rsidR="00DA7F0D" w:rsidRPr="00DE7A29" w:rsidRDefault="00DA7F0D" w:rsidP="00DE7A29">
+    <w:p w:rsidR="00DA7F0D" w:rsidRPr="00DE7A29" w:rsidRDefault="00DA7F0D" w:rsidP="00DE7A29">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1604,76 +1397,76 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d projects on an ongoing basis—</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all approved projects will receive a one-time grant.</w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8B0216" w14:textId="77777777" w:rsidR="00D87051" w:rsidRPr="00D87051" w:rsidRDefault="00D87051" w:rsidP="00D87051">
+    <w:p w:rsidR="00D87051" w:rsidRPr="00D87051" w:rsidRDefault="00D87051" w:rsidP="00D87051">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding is for the work of Indigenous people only. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DC079E" w14:textId="77777777" w:rsidR="00714366" w:rsidRPr="00714366" w:rsidRDefault="00D87051" w:rsidP="00D87051">
+    <w:p w:rsidR="00714366" w:rsidRPr="00714366" w:rsidRDefault="00D87051" w:rsidP="00D87051">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The maximum grant size per application is </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF1B40">
         <w:rPr>
@@ -1710,51 +1503,51 @@
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00FF1B40" w:rsidRPr="00FF1B40">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not all grants are awarded the maximum</w:t>
       </w:r>
       <w:r w:rsidR="00FF1B40">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B5EFCB" w14:textId="28DD936C" w:rsidR="008A1CDD" w:rsidRPr="00DB2E82" w:rsidRDefault="00714366" w:rsidP="00C5753C">
+    <w:p w:rsidR="008A1CDD" w:rsidRPr="00DB2E82" w:rsidRDefault="00714366" w:rsidP="00C5753C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00B80D26">
         <w:rPr>
@@ -1775,85 +1568,85 @@
       <w:r w:rsidR="007666B1">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or for the same project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D87051">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BD3237" w14:textId="77777777" w:rsidR="00C5753C" w:rsidRPr="00C5753C" w:rsidRDefault="00C5753C" w:rsidP="00C5753C">
+    <w:p w:rsidR="00C5753C" w:rsidRPr="00C5753C" w:rsidRDefault="00C5753C" w:rsidP="00C5753C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Get in Touch</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5753C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6F0F42" w14:textId="3A39EC55" w:rsidR="008A1CDD" w:rsidRPr="003177DD" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
+    <w:p w:rsidR="008A1CDD" w:rsidRPr="003177DD" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Have any questions about the application? Not sure if your project fits with the grant? Feel free to get in touch! </w:t>
       </w:r>
       <w:r w:rsidR="000D7E48">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We would</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1861,74 +1654,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> be happy to help answer any questions or concerns. Send an email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="008A1CDD" w:rsidRPr="00683667">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Jeremy@QuakerService.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A90BE0" w14:textId="77777777" w:rsidR="00D87051" w:rsidRDefault="00D87051" w:rsidP="00D87051">
+    <w:p w:rsidR="00D87051" w:rsidRDefault="00D87051" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>How to Submit Your Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D39735B" w14:textId="77777777" w:rsidR="00D87051" w:rsidRDefault="0043407F" w:rsidP="00D87051">
+    <w:p w:rsidR="00D87051" w:rsidRDefault="0043407F" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There are two sections, required info and optional info.</w:t>
       </w:r>
       <w:r w:rsidR="00DE7A29">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1965,92 +1758,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>us the best sense of what your project is about</w:t>
       </w:r>
       <w:r w:rsidR="00C540A0">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100B41E1" w14:textId="77777777" w:rsidR="00C5753C" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
+    <w:p w:rsidR="00C5753C" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This information can be communicated in a variety of ways. You are welcome to type it up into a document with relevant attachments, you can record a video or an audio track detailing the information, or you can even give us a call and we </w:t>
       </w:r>
       <w:r w:rsidR="00DE7A29">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00925469">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>type as we chat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">!  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0AD280" w14:textId="0F24959F" w:rsidR="008A1CDD" w:rsidRPr="00DB2E82" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
+    <w:p w:rsidR="008A1CDD" w:rsidRPr="00DB2E82" w:rsidRDefault="00C5753C" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regardless, when compiled, please send the application</w:t>
       </w:r>
       <w:r w:rsidR="000D7E48">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or a message to arrange a phone call</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2067,550 +1860,686 @@
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Jeremy@QuakerS</w:t>
         </w:r>
         <w:r w:rsidR="008A1CDD" w:rsidRPr="00930351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ervice.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D7E48">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433A2F0C" w14:textId="77777777" w:rsidR="00A960C2" w:rsidRDefault="00A14DA5" w:rsidP="00D87051">
+    <w:p w:rsidR="00A960C2" w:rsidRDefault="00A14DA5" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Grant Terms</w:t>
       </w:r>
       <w:r w:rsidR="00507578">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (please read carefully)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2BC231" w14:textId="77777777" w:rsidR="00A14DA5" w:rsidRDefault="00507578" w:rsidP="00507578">
+    <w:p w:rsidR="00A14DA5" w:rsidRDefault="00507578" w:rsidP="00507578">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Your grant must be used for the purpose outlined in this application. If you would like to change what you are using the grant for, please contact us before doing so. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC59BAD" w14:textId="77777777" w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="00507578">
+    <w:p w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="00507578">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If work to be funded will be carried out by anyone other than those name</w:t>
       </w:r>
       <w:r w:rsidR="00DE7A29">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the grant, please let us know who they are and how we can get in touch with them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F23FCD" w14:textId="77777777" w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="00507578">
+    <w:p w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="00507578">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All approved applicants must complete the reporting requirements upon completion of their project (detailed below). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66864A00" w14:textId="77777777" w:rsidR="00507578" w:rsidRPr="00507578" w:rsidRDefault="00507578" w:rsidP="00507578">
+    <w:p w:rsidR="00507578" w:rsidRPr="00507578" w:rsidRDefault="00763F17" w:rsidP="00507578">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">We may publish brief descriptions of our Reconciliation Fund projects and grantees on our website at </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="48D1DA7C" w14:textId="77777777" w:rsidR="00507578" w:rsidRPr="008A1CDD" w:rsidRDefault="00507578" w:rsidP="00507578">
+        <w:t>In order to celebrate your good use of the grant, w</w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">blish brief descriptions of </w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reconciliation Fund projects and grantees on our website</w:t>
+      </w:r>
+      <w:r w:rsidR="00993FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00993FA4" w:rsidRPr="00993FA4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in CFSC email or print newsletters, </w:t>
+      </w:r>
+      <w:r w:rsidR="00993FA4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in educational resources, fundraising letters, </w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and on social media. These </w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">communications allow others to learn about the work you are doing and help raise awareness and financial support for this grant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00507578" w:rsidRPr="008A1CDD" w:rsidRDefault="00993FA4" w:rsidP="00507578">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="35B7A3E2" w14:textId="77777777" w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD" w:rsidP="000D7E48">
+        <w:t>You agree that CFSC has the right to publish a</w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ny photos you send us as part of your application or reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and that CFSC</w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidR="00763F17">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l retain this right indefinitely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We may choose to use photos at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="00507578">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in any of the previously mentioned spaces if your application is approved. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you would not like photos to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00787F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or retained please discuss this with us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6116F0F6" w14:textId="77777777" w:rsidR="000D7E48" w:rsidRDefault="000D7E48" w:rsidP="000D7E48">
+    <w:p w:rsidR="000D7E48" w:rsidRDefault="000D7E48" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Application Required Information (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C68C5CB" w14:textId="211150D0" w:rsidR="003177DD" w:rsidRPr="003177DD" w:rsidRDefault="003177DD" w:rsidP="000D7E48">
+    <w:p w:rsidR="003177DD" w:rsidRPr="003177DD" w:rsidRDefault="003177DD" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note: Feel free to use more room than the box provides, just keep typing!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482701BB" w14:textId="77777777" w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D0A">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00186B5F" w14:paraId="6F014C1D" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5794AD2C" w14:textId="7D21B1C8" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of Indigenous </w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pplicant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC44E6B" w14:textId="7746EC78" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="6E485F52" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD1EE72" w14:textId="23D96C66" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name(s) of anyone assisting with the application (if applicable)</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B55345" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="1D021714" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="697DC426" w14:textId="0576603B" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of the </w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>roject</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DACD49" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="637F44B6" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="743C1E86" w14:textId="61F6E355" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416BE6BA" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="0843615B" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247BDD79" w14:textId="74BD4DE4" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
@@ -2620,398 +2549,397 @@
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEC3F40" w14:textId="5D61059B" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="43E84BF0" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFA9124" w14:textId="50ADB4E8" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="769EC494" w14:textId="09678634" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="3A4B33B9" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B61EDD" w14:textId="5702AA15" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable):</w:t>
             </w:r>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02CAD49D" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="14FA2743" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720C0BE2" w14:textId="1C43C810" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please list the names of those also involved in the project</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5330DF7A" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="153BC315" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC0E3F2" w14:textId="0A407D37" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Affiliate Organization(s)</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if any):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F59402" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186B5F" w14:paraId="6703FD92" w14:textId="77777777" w:rsidTr="003177DD">
+      <w:tr w:rsidR="00186B5F" w:rsidTr="003177DD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="997"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B7B281" w14:textId="1B441751" w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I am authorized to act on behalf of the organization(s) in relation to this application (yes or no)</w:t>
             </w:r>
             <w:r w:rsidR="003177DD">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1247C958" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+          <w:p w:rsidR="00186B5F" w:rsidRPr="007C429F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28A826B9" w14:textId="77777777" w:rsidR="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
+    <w:p w:rsidR="00186B5F" w:rsidRDefault="00186B5F" w:rsidP="00186B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C92D3B7" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B0EBFC" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="518DFDAB" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CD3AFA2" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00186B5F" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
+    <w:p w:rsidR="00DB2E82" w:rsidRPr="00186B5F" w:rsidRDefault="00DB2E82" w:rsidP="00186B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E0BC27" w14:textId="3C689F57" w:rsidR="00114D0A" w:rsidRPr="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00114D0A" w:rsidRPr="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00114D0A">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Project Details </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341934B2" w14:textId="7EA5B9FB" w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tell us about your project! </w:t>
       </w:r>
       <w:r w:rsidR="00502FD2">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is it? </w:t>
       </w:r>
       <w:r w:rsidR="00D83CBB">
         <w:rPr>
@@ -3028,2100 +2956,2102 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What specific</w:t>
       </w:r>
       <w:r w:rsidR="00D83CBB">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ally </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">would you be using the funds for? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00565A3B" w14:paraId="7CB5CEE0" w14:textId="77777777" w:rsidTr="00565A3B">
+      <w:tr w:rsidR="00565A3B" w:rsidTr="00565A3B">
         <w:trPr>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7E05EB" w14:textId="760BB55F" w:rsidR="003177DD" w:rsidRDefault="003177DD" w:rsidP="00114D0A">
+          <w:p w:rsidR="003177DD" w:rsidRDefault="003177DD" w:rsidP="00114D0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="502F7555" w14:textId="77777777" w:rsidR="00565A3B" w:rsidRPr="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00114D0A">
-[...8 lines deleted...]
-    <w:p w14:paraId="46075838" w14:textId="49A34DC7" w:rsidR="00470417" w:rsidRDefault="00470417" w:rsidP="000D7E48">
+    <w:p w:rsidR="00565A3B" w:rsidRPr="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00114D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00470417" w:rsidRDefault="00470417" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have any other sources of funding for this project? If yes, please detail </w:t>
       </w:r>
       <w:r w:rsidR="00DB2E82">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the amount and source </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00565A3B" w14:paraId="02A44B66" w14:textId="77777777" w:rsidTr="009B006D">
+      <w:tr w:rsidR="00565A3B" w:rsidTr="009B006D">
         <w:trPr>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA59DD2" w14:textId="77777777" w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="009B006D">
+          <w:p w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43722FEE" w14:textId="77777777" w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00565A3B">
-[...8 lines deleted...]
-    <w:p w14:paraId="2B6A7BD7" w14:textId="23A141B1" w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00565A3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please include a detailed budget outlining how you intend to spend the requested money, in as much detail as possible</w:t>
       </w:r>
       <w:r w:rsidR="0063247F">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Feel free to leave categories blank if they’re not relevant to your project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4680"/>
-        <w:gridCol w:w="4670"/>
+        <w:gridCol w:w="4788"/>
+        <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="41F3F130" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098CBE92" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7777974A" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="0BE6CD7E" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4678894A" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1937C755" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="2232CD73" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3066046F" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Travel costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C4EFDD" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="0179E984" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1200784A" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Food costs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37137B9C" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="36F62EA0" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D001843" w14:textId="6DEB36ED" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="0049584B">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="0049584B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1470"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Honoraria </w:t>
             </w:r>
             <w:r w:rsidR="0049584B">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AF9BBB" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049584B" w14:paraId="7BB4D251" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="0049584B" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7644EC3A" w14:textId="4F3B1559" w:rsidR="0049584B" w:rsidRDefault="0049584B" w:rsidP="0049584B">
+          <w:p w:rsidR="0049584B" w:rsidRDefault="0049584B" w:rsidP="0049584B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1470"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Attendance incentives (please describe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D27675A" w14:textId="77777777" w:rsidR="0049584B" w:rsidRPr="006C18F8" w:rsidRDefault="0049584B" w:rsidP="009F2A46">
+          <w:p w:rsidR="0049584B" w:rsidRPr="006C18F8" w:rsidRDefault="0049584B" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="2E92F946" w14:textId="77777777" w:rsidTr="0063247F">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="0063247F">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6773DD" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Materials / resources </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(please describe, use as much room as you need)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D4A08E" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C203511" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AA0799C" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09662480" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="038CC556" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5771C3CD" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Other (please describe, use as much room as you need)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4271735A" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15632268" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172BBA0A" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2E82" w14:paraId="31E3E5C2" w14:textId="77777777" w:rsidTr="009F2A46">
+      <w:tr w:rsidR="00DB2E82" w:rsidTr="009F2A46">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7B3475" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="00282FE7" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00282FE7">
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73983987" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
+          <w:p w:rsidR="00DB2E82" w:rsidRPr="006C18F8" w:rsidRDefault="00DB2E82" w:rsidP="009F2A46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75ACA883" w14:textId="77777777" w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00114D0A">
-[...17 lines deleted...]
-    <w:p w14:paraId="1F8EE2FB" w14:textId="7BC9B255" w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00114D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB2E82" w:rsidRDefault="00DB2E82" w:rsidP="00114D0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the timeline of your project? Please be specific in outlining when you intend to spend the grant money and if you need the funds by a specific date: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00565A3B" w14:paraId="3F6F427F" w14:textId="77777777" w:rsidTr="009B006D">
+      <w:tr w:rsidR="00565A3B" w:rsidTr="009B006D">
         <w:trPr>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A369FC9" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25903E2B" w14:textId="77777777" w:rsidR="003D018F" w:rsidRDefault="003D018F" w:rsidP="00E77C40">
+          <w:p w:rsidR="003D018F" w:rsidRDefault="003D018F" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C9F899D" w14:textId="51038B3A" w:rsidR="003D018F" w:rsidRDefault="003D018F" w:rsidP="00E77C40">
+          <w:p w:rsidR="003D018F" w:rsidRDefault="003D018F" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="539740D8" w14:textId="77777777" w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00565A3B">
-[...8 lines deleted...]
-    <w:p w14:paraId="5A531928" w14:textId="77777777" w:rsidR="00114D0A" w:rsidRPr="00114D0A" w:rsidRDefault="00964C17" w:rsidP="00114D0A">
+    <w:p w:rsidR="00565A3B" w:rsidRDefault="00565A3B" w:rsidP="00565A3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00114D0A" w:rsidRPr="00114D0A" w:rsidRDefault="00964C17" w:rsidP="00114D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Questions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F8E7C0" w14:textId="77777777" w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
+    <w:p w:rsidR="00114D0A" w:rsidRDefault="00114D0A" w:rsidP="00114D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How did you learn about the Reconciliation Fund?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
+        <w:gridCol w:w="9576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77C40" w14:paraId="5BBAE867" w14:textId="77777777" w:rsidTr="009B006D">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="009B006D">
         <w:trPr>
           <w:trHeight w:val="2552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA72ECA" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46C609AA" w14:textId="77777777" w:rsidR="00470417" w:rsidRDefault="00470417" w:rsidP="000D7E48">
+    <w:p w:rsidR="00470417" w:rsidRDefault="00470417" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please provide contact information for two references that we can reach out to that are familiar with your work (if this project is a new endeavour, references unfamiliar with your work are acceptable)</w:t>
       </w:r>
       <w:r w:rsidR="000E2775">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Please also detail your relationship with the reference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3113"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3126"/>
+        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="3192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77C40" w14:paraId="3618B5CC" w14:textId="77777777" w:rsidTr="00E77C40">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="00E77C40">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="21A3232D" w14:textId="43AF8967" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A893FC1" w14:textId="20317AD8" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="448B7BC9" w14:textId="115E2272" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Phone number (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77C40" w14:paraId="3792A8B0" w14:textId="77777777" w:rsidTr="009B006D">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="009B006D">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784BACCB" w14:textId="143FFABE" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A30D7D8" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6AB446" w14:textId="4234A285" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77C40" w14:paraId="098FF22B" w14:textId="77777777" w:rsidTr="009B006D">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="009B006D">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9F752A" w14:textId="5A13E8FD" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165E7ED6" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="105E37D0" w14:textId="175ABA08" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="009B006D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="590589FC" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
-[...17 lines deleted...]
-    <w:p w14:paraId="25503995" w14:textId="77777777" w:rsidR="00AA564C" w:rsidRDefault="00AA564C" w:rsidP="00AA564C">
+    <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA564C" w:rsidRDefault="00AA564C" w:rsidP="00AA564C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If approved…</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2065"/>
-        <w:gridCol w:w="7285"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="7483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E77C40" w14:paraId="25F55817" w14:textId="77777777" w:rsidTr="00E77C40">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="00E77C40">
         <w:trPr>
           <w:trHeight w:val="1075"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095F5F4B" w14:textId="0213164A" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The cheque should be made payable to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD77020" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E77C40" w14:paraId="3740D606" w14:textId="77777777" w:rsidTr="00E77C40">
+      <w:tr w:rsidR="00E77C40" w:rsidTr="00E77C40">
         <w:trPr>
           <w:trHeight w:val="1968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50412360" w14:textId="0C284165" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The cheque should be sent to this address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF6FC7A" w14:textId="77777777" w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+          <w:p w:rsidR="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07EA89E1" w14:textId="7291D17F" w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
+    <w:p w:rsidR="00E77C40" w:rsidRPr="00E77C40" w:rsidRDefault="00E77C40" w:rsidP="00E77C40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36AFE256" w14:textId="77777777" w:rsidR="00470417" w:rsidRDefault="000E2775" w:rsidP="000D7E48">
+    <w:p w:rsidR="00470417" w:rsidRDefault="000E2775" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Optional Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148ABC69" w14:textId="77777777" w:rsidR="00DD29E5" w:rsidRDefault="00DD29E5" w:rsidP="000D7E48">
+    <w:p w:rsidR="00DD29E5" w:rsidRDefault="00DD29E5" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have any photos of your project either in past iterations, or that could help illustrate what you’re intending to pursue for your project? Please attach them to your email submission. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296AC058" w14:textId="77777777" w:rsidR="008A1CDD" w:rsidRDefault="00DD2FA7" w:rsidP="000D7E48">
+    <w:p w:rsidR="008A1CDD" w:rsidRDefault="00DD2FA7" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Are there any public testimonials that outline your experience pursuing projects like this. For example</w:t>
       </w:r>
       <w:r w:rsidR="00925469">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> news clippings, video interviews, letters of support, or something similar. If so, please pass these along with your application. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F61AC48" w14:textId="77777777" w:rsidR="009F0EAA" w:rsidRPr="00DD29E5" w:rsidRDefault="009F0EAA" w:rsidP="000D7E48">
-[...8 lines deleted...]
-    <w:p w14:paraId="611B4ED3" w14:textId="77777777" w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="000D7E48">
+    <w:p w:rsidR="009F0EAA" w:rsidRPr="00DD29E5" w:rsidRDefault="009F0EAA" w:rsidP="000D7E48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00507578" w:rsidRDefault="00507578" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Reporting Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FABDA7A" w14:textId="77777777" w:rsidR="00507578" w:rsidRPr="00DD2FA7" w:rsidRDefault="00507578" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00507578" w:rsidRPr="00DD2FA7" w:rsidRDefault="00507578" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2FA7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Receipts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE974C1" w14:textId="77777777" w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00507578">
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00507578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Copies of all r</w:t>
       </w:r>
       <w:r w:rsidR="00507578">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eceipts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> outlining how approved grant money was spent must be forwarded to us as soon as they’re available. This can be done so one of two ways: as photos or scans through email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="008A1CDD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Jeremy@QuakerS</w:t>
+        </w:r>
+        <w:r w:rsidR="008A1CDD" w:rsidRPr="00930351">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ervice.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="008B26D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r by mail to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Canadian Friends Service Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 Lowther St. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toronto, ON</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>M5R 1C7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you’d like to mail the receipts or copies of the receipts, please let us know at </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="008A1CDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Jeremy@QuakerS</w:t>
         </w:r>
         <w:r w:rsidR="008A1CDD" w:rsidRPr="00930351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ervice.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="4D30E276" w14:textId="77777777" w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+    </w:p>
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...121 lines deleted...]
-    <w:p w14:paraId="03061E31" w14:textId="77777777" w:rsidR="00DD2FA7" w:rsidRPr="00DD2FA7" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    </w:p>
+    <w:p w:rsidR="00DD2FA7" w:rsidRPr="00DD2FA7" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Narrative</w:t>
       </w:r>
       <w:r w:rsidR="00DD2FA7">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Report </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC0E2F8" w14:textId="77777777" w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00DD2FA7" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECFFB2B" w14:textId="77777777" w:rsidR="00DD2FA7" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00DD2FA7" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Narrative Report is a simple way for us to learn more about how the project went and how your experience was with the Reconciliation Fund. Whenever your project is completed, please let us know! </w:t>
       </w:r>
       <w:r w:rsidR="00DE7A29">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We will send a list of questions asking how the project went and what your experience with the fund was!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE37E81" w14:textId="77777777" w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61790B8E" w14:textId="77777777" w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You can answer the questions by writing your responses or can arrange to do so over the phone. We will listen to your answers and type them out for our report. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBD279D" w14:textId="77777777" w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A5BADB" w14:textId="77777777" w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
+    <w:p w:rsidR="00714366" w:rsidRDefault="00714366" w:rsidP="00DD2FA7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The report will then be shared with the review committee responsible for governing the fund. Furthermore, quotes from the report may be posted on our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="008A1CDD" w:rsidRPr="00683667">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://QuakerService.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in CFSC email or print newsletters, and on social media.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFE311C" w14:textId="77777777" w:rsidR="00EA6119" w:rsidRDefault="00EA6119" w:rsidP="000D7E48">
+    <w:p w:rsidR="00EA6119" w:rsidRDefault="00EA6119" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FBA7B43" w14:textId="77777777" w:rsidR="0063247F" w:rsidRDefault="00CE431C" w:rsidP="000D7E48">
+    <w:p w:rsidR="0063247F" w:rsidRDefault="00CE431C" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE431C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063247F" w14:paraId="09B5F4D5" w14:textId="77777777" w:rsidTr="0063247F">
+      <w:tr w:rsidR="0063247F" w:rsidTr="0063247F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A95886" w14:textId="77777777" w:rsidR="0063247F" w:rsidRPr="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
+          <w:p w:rsidR="0063247F" w:rsidRPr="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23150DA4" w14:textId="50FE8829" w:rsidR="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
-[...8 lines deleted...]
-    <w:p w14:paraId="14AED8F0" w14:textId="69C43D45" w:rsidR="00CE431C" w:rsidRDefault="00CE431C" w:rsidP="000D7E48">
+    <w:p w:rsidR="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE431C" w:rsidRDefault="00CE431C" w:rsidP="000D7E48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE431C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063247F" w14:paraId="09FFFD62" w14:textId="77777777" w:rsidTr="0063247F">
+      <w:tr w:rsidR="0063247F" w:rsidTr="0063247F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CD8F52" w14:textId="77777777" w:rsidR="0063247F" w:rsidRPr="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
+          <w:p w:rsidR="0063247F" w:rsidRPr="0063247F" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55B5E9F9" w14:textId="77777777" w:rsidR="0063247F" w:rsidRPr="00CE431C" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
-[...8 lines deleted...]
-    <w:p w14:paraId="12C539E5" w14:textId="06C95C0B" w:rsidR="0043407F" w:rsidRDefault="00CE431C" w:rsidP="00D87051">
+    <w:p w:rsidR="0063247F" w:rsidRPr="00CE431C" w:rsidRDefault="0063247F" w:rsidP="000D7E48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0043407F" w:rsidRDefault="00CE431C" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE431C">
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0063247F" w14:paraId="3C528B65" w14:textId="77777777" w:rsidTr="0063247F">
+      <w:tr w:rsidR="0063247F" w:rsidTr="0063247F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6726A79A" w14:textId="77777777" w:rsidR="0063247F" w:rsidRDefault="0063247F" w:rsidP="00D87051">
+          <w:p w:rsidR="0063247F" w:rsidRDefault="0063247F" w:rsidP="00D87051">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D09641E" w14:textId="77777777" w:rsidR="00F157FB" w:rsidRDefault="00F157FB" w:rsidP="00D87051">
+          <w:p w:rsidR="00F157FB" w:rsidRDefault="00F157FB" w:rsidP="00D87051">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30B04EB8" w14:textId="77777777" w:rsidR="0063247F" w:rsidRPr="00CE1200" w:rsidRDefault="0063247F" w:rsidP="00D87051">
+    <w:p w:rsidR="0063247F" w:rsidRPr="00CE1200" w:rsidRDefault="0063247F" w:rsidP="00D87051">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0063247F" w:rsidRPr="00CE1200" w:rsidSect="00F41138">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CC4057B" w14:textId="77777777" w:rsidR="004C6B4E" w:rsidRDefault="004C6B4E" w:rsidP="008A1CDD">
+    <w:p w:rsidR="00EC0BC6" w:rsidRDefault="00EC0BC6" w:rsidP="008A1CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42625FE1" w14:textId="77777777" w:rsidR="004C6B4E" w:rsidRDefault="004C6B4E" w:rsidP="008A1CDD">
+    <w:p w:rsidR="00EC0BC6" w:rsidRDefault="00EC0BC6" w:rsidP="008A1CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Karla">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000EF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="80000027" w:usb1="08000042" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="19810829"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="565050523"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="4843A310" w14:textId="77777777" w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD">
+          <w:p w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B26D8">
+            <w:r w:rsidR="00763F17">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008B26D8">
+            <w:r w:rsidR="00763F17">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00DF56E2">
+            <w:r w:rsidR="002110DF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="65D38855" w14:textId="77777777" w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD">
+  <w:p w:rsidR="008A1CDD" w:rsidRDefault="008A1CDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BED1C2F" w14:textId="77777777" w:rsidR="004C6B4E" w:rsidRDefault="004C6B4E" w:rsidP="008A1CDD">
+    <w:p w:rsidR="00EC0BC6" w:rsidRDefault="00EC0BC6" w:rsidP="008A1CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="729D43BF" w14:textId="77777777" w:rsidR="004C6B4E" w:rsidRDefault="004C6B4E" w:rsidP="008A1CDD">
+    <w:p w:rsidR="00EC0BC6" w:rsidRDefault="00EC0BC6" w:rsidP="008A1CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0C6A5D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9DC82EA"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -5166,51 +5096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="33E357D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E3C790C"/>
     <w:lvl w:ilvl="0" w:tplc="DFA6759A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5280,51 +5210,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="34C119C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BBACCDE"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -5369,51 +5299,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="370A4030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49EEC21E"/>
     <w:lvl w:ilvl="0" w:tplc="DFA6759A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5483,51 +5413,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="3F0C02EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA9C0D04"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5569,51 +5499,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="49435BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD3436AC"/>
     <w:lvl w:ilvl="0" w:tplc="DFA6759A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5683,51 +5613,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="54CB32A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF4A387C"/>
     <w:lvl w:ilvl="0" w:tplc="36F26BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5774,51 +5704,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="593466DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="313C5B20"/>
     <w:lvl w:ilvl="0" w:tplc="1116E1C0">
       <w:start w:val="57"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Corbel" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Corbel" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5887,51 +5817,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="5A971E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AE6C222"/>
     <w:lvl w:ilvl="0" w:tplc="1009000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -5976,51 +5906,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="617224E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E384658"/>
     <w:lvl w:ilvl="0" w:tplc="0C5457F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6090,623 +6020,382 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1009940948">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="143278084">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1573462461">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="959455807">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2093237033">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1410691717">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1490751943">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1912305952">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1172142466">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2048989121">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D87051"/>
     <w:rsid w:val="00005079"/>
+    <w:rsid w:val="000128C3"/>
     <w:rsid w:val="0008233D"/>
     <w:rsid w:val="000D7E48"/>
     <w:rsid w:val="000E2775"/>
     <w:rsid w:val="00114D0A"/>
     <w:rsid w:val="00165FBE"/>
     <w:rsid w:val="00186B5F"/>
     <w:rsid w:val="001F46F7"/>
+    <w:rsid w:val="002110DF"/>
     <w:rsid w:val="00246BF5"/>
     <w:rsid w:val="00282FE7"/>
     <w:rsid w:val="003177DD"/>
     <w:rsid w:val="003D018F"/>
     <w:rsid w:val="00411A42"/>
     <w:rsid w:val="0043407F"/>
     <w:rsid w:val="00470417"/>
     <w:rsid w:val="0049584B"/>
     <w:rsid w:val="004C6B4E"/>
     <w:rsid w:val="004D2CCC"/>
     <w:rsid w:val="00502FD2"/>
     <w:rsid w:val="00505C6D"/>
     <w:rsid w:val="00507578"/>
     <w:rsid w:val="00565A3B"/>
     <w:rsid w:val="00612DCA"/>
     <w:rsid w:val="0063247F"/>
     <w:rsid w:val="00637C07"/>
     <w:rsid w:val="006C18F8"/>
     <w:rsid w:val="00714366"/>
     <w:rsid w:val="007550BB"/>
+    <w:rsid w:val="00763F17"/>
     <w:rsid w:val="007666B1"/>
+    <w:rsid w:val="00787F37"/>
     <w:rsid w:val="00792F3F"/>
     <w:rsid w:val="007C429F"/>
     <w:rsid w:val="007E461D"/>
+    <w:rsid w:val="00853094"/>
     <w:rsid w:val="00854DE0"/>
     <w:rsid w:val="008A1CDD"/>
     <w:rsid w:val="008B26D8"/>
     <w:rsid w:val="008D394A"/>
     <w:rsid w:val="00925469"/>
     <w:rsid w:val="00964C17"/>
     <w:rsid w:val="009656B3"/>
+    <w:rsid w:val="00993FA4"/>
     <w:rsid w:val="009A449B"/>
     <w:rsid w:val="009B006D"/>
     <w:rsid w:val="009E28B3"/>
     <w:rsid w:val="009F0EAA"/>
     <w:rsid w:val="00A03D3A"/>
     <w:rsid w:val="00A14DA5"/>
     <w:rsid w:val="00A960C2"/>
     <w:rsid w:val="00AA564C"/>
     <w:rsid w:val="00B13868"/>
     <w:rsid w:val="00B80D26"/>
     <w:rsid w:val="00C136CA"/>
     <w:rsid w:val="00C51729"/>
     <w:rsid w:val="00C540A0"/>
     <w:rsid w:val="00C5753C"/>
     <w:rsid w:val="00CA2C3E"/>
     <w:rsid w:val="00CD44EC"/>
     <w:rsid w:val="00CE1200"/>
     <w:rsid w:val="00CE431C"/>
     <w:rsid w:val="00D83CBB"/>
     <w:rsid w:val="00D87051"/>
     <w:rsid w:val="00DA7F0D"/>
     <w:rsid w:val="00DB2E82"/>
     <w:rsid w:val="00DD29E5"/>
     <w:rsid w:val="00DD2FA7"/>
     <w:rsid w:val="00DD51E3"/>
     <w:rsid w:val="00DE7A29"/>
     <w:rsid w:val="00DF56E2"/>
     <w:rsid w:val="00E00179"/>
     <w:rsid w:val="00E27702"/>
     <w:rsid w:val="00E77C40"/>
     <w:rsid w:val="00E92BCF"/>
     <w:rsid w:val="00EA0BD4"/>
     <w:rsid w:val="00EA6119"/>
+    <w:rsid w:val="00EC0BC6"/>
     <w:rsid w:val="00F157FB"/>
     <w:rsid w:val="00F41138"/>
     <w:rsid w:val="00F574C4"/>
     <w:rsid w:val="00FF1B40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1C8D34B5"/>
-  <w15:docId w15:val="{323E4AF8-95CD-4D19-B960-9257753A9302}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F41138"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D87051"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
@@ -6798,110 +6487,117 @@
     <w:rsid w:val="008A1CDD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1CDD"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00186B5F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C429F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="2001539764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2102531938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://QuakerService.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeremy@QuakerService.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://QuakerService.ca" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://QuakerService.ca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeremy@quakerservice.ca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jeremy@QuakerService.ca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7149,96 +6845,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5952067-C7E8-4925-94F5-25A9AA2BB17A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0E4FEAE-AD7E-4CB0-B30D-E11E8C0BB3A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1264</Words>
-  <Characters>6514</Characters>
+  <Words>1194</Words>
+  <Characters>6810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-  <Paragraphs>109</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7669</CharactersWithSpaces>
+  <CharactersWithSpaces>7989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jeremy Vander Hoek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>